--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -114,51 +114,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oppalerts.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oppalerts.com/AI-Search-Visibility/tax-prep-services-for-consumers/neutral/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oppalerts.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="2" width="78" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">OppAlerts</t>
         </is>
       </c>
       <c r="B1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
-          <t xml:space="preserve">AI Industry Visibility Report</t>
+          <t xml:space="preserve">AI Search Visibility &amp; Ranking Factors</t>
         </is>
       </c>
       <c r="B2" s="5"/>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Industry</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Tax Prep Services for Consumers</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Persona</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
@@ -176,51 +176,51 @@
         <is>
           <t xml:space="preserve">Persona Overview</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Source page</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">https://oppalerts.com/AI-Search-Visibility/tax-prep-services-for-consumers/neutral/</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Generated</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-22 01:14 UTC</t>
+          <t xml:space="preserve">2026-09-05 15:16 UTC</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Website</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">https://oppalerts.com/</t>
         </is>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Tabs in this workbook</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="inlineStr">