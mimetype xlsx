--- v0 (2026-07-23)
+++ v1 (2026-09-07)
@@ -176,51 +176,51 @@
         <is>
           <t xml:space="preserve">Persona Overview</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Source page</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">https://oppalerts.com/AI-Search-Visibility/home-centers/apartment-renter-upgrader/</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Generated</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-23 07:57 UTC</t>
+          <t xml:space="preserve">2026-09-07 05:30 UTC</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Website</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">https://oppalerts.com/</t>
         </is>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Tabs in this workbook</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="inlineStr">